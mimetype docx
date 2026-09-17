--- v0 (2026-05-16)
+++ v1 (2026-09-17)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="41C3AD04" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00AA480D" w:rsidP="003E5023">
+    <w:p w14:paraId="41C3AD04" w14:textId="77777777" w:rsidR="00704B6B" w:rsidRDefault="00AA480D" w:rsidP="003E5023">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
@@ -736,87 +736,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Australia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, New </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> if </w:t>
+        <w:t xml:space="preserve">, New Zealand, Canada, South Africa if </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>necessary</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2863,119 +2827,109 @@
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C95524">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>skills</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C95524">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="551C0EDE" w14:textId="2E814D96" w:rsidR="009737CA" w:rsidRPr="00D80C0E" w:rsidRDefault="00C95524" w:rsidP="003E5023">
+    <w:p w14:paraId="551C0EDE" w14:textId="5BABF7B2" w:rsidR="009737CA" w:rsidRPr="00D80C0E" w:rsidRDefault="00C95524" w:rsidP="003E5023">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">, up to five </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Every </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002920A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>month</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002920A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>several</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>students</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3816,67 +3770,57 @@
       <w:r w:rsidR="0040004A">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30733371" w14:textId="511B65C7" w:rsidR="00BF434C" w:rsidRPr="00D80C0E" w:rsidRDefault="009737CA" w:rsidP="003E5023">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> in </w:t>
+      <w:r w:rsidRPr="00D80C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keeping in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>touch</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -4597,51 +4541,51 @@
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Where</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> to look</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0072418E" w14:textId="5779BDC8" w:rsidR="009737CA" w:rsidRPr="00D80C0E" w:rsidRDefault="009737CA" w:rsidP="003E5023">
+    <w:p w14:paraId="0072418E" w14:textId="762D277C" w:rsidR="009737CA" w:rsidRPr="00D80C0E" w:rsidRDefault="009737CA" w:rsidP="003E5023">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="105"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Your</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -4680,85 +4624,83 @@
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> cover </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> (and </w:t>
+      <w:r w:rsidR="002920A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">about a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002920A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>month</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002920A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D80C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>occasionnally</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> more </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -4786,158 +4728,114 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> come in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>between</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">). </w:t>
-[...46 lines deleted...]
-      <w:r w:rsidRPr="00D80C0E">
+        <w:t xml:space="preserve">). Every </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002920A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>week</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002920A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002920A1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>during</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D80C0E">
-[...50 lines deleted...]
-        <w:t>weeks</w:t>
+      <w:r w:rsidR="002920A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002920A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002920A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002920A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>period</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>you</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -5231,69 +5129,51 @@
         <w:t>then</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the National stories</w:t>
       </w:r>
       <w:r w:rsidR="003E5023" w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Every </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>piece</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> of news </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -5984,62 +5864,52 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>every</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Wednesday</w:t>
+      </w:r>
       <w:r w:rsidR="00C95524">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D80C0E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>just</w:t>
       </w:r>
@@ -7243,55 +7113,58 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="588542523">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA480D"/>
+    <w:rsid w:val="000C65CF"/>
     <w:rsid w:val="00267407"/>
+    <w:rsid w:val="002920A1"/>
     <w:rsid w:val="003E5023"/>
     <w:rsid w:val="0040004A"/>
     <w:rsid w:val="004C3AE8"/>
     <w:rsid w:val="006F34FE"/>
+    <w:rsid w:val="00704B6B"/>
     <w:rsid w:val="008D7B53"/>
     <w:rsid w:val="009737CA"/>
     <w:rsid w:val="00A57AC0"/>
     <w:rsid w:val="00AA480D"/>
     <w:rsid w:val="00BF434C"/>
     <w:rsid w:val="00C95524"/>
     <w:rsid w:val="00CF2806"/>
     <w:rsid w:val="00D80C0E"/>
     <w:rsid w:val="00DE791B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -8028,70 +7901,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>624</Words>
-  <Characters>3432</Characters>
+  <Words>622</Words>
+  <Characters>3423</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4048</CharactersWithSpaces>
+  <CharactersWithSpaces>4037</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amandine BIR</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>