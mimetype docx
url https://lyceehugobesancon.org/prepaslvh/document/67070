--- v0 (2026-05-16)
+++ v1 (2026-09-17)
@@ -885,151 +885,151 @@
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Subjects treated by past students (for future inspiration!):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="105" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="002060"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1984"/>
-        <w:gridCol w:w="2584"/>
+        <w:gridCol w:w="1733"/>
+        <w:gridCol w:w="2835"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="2806"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005054D8" w:rsidRPr="004F3B1B" w14:paraId="0FBEFC0E" w14:textId="5506ED6E" w:rsidTr="00337861">
+      <w:tr w:rsidR="005054D8" w:rsidRPr="004F3B1B" w14:paraId="0FBEFC0E" w14:textId="5506ED6E" w:rsidTr="001973D9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="685E0F1C" w14:textId="763DEA66" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="005054D8" w:rsidP="00BB49B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Field </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8367" w:type="dxa"/>
+            <w:tcW w:w="8618" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="05CF85E2" w14:textId="7E0D19C0" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="005054D8" w:rsidP="00BB49B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Subject </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005054D8" w:rsidRPr="004F3B1B" w14:paraId="03688FDF" w14:textId="054FD851" w:rsidTr="005054D8">
+      <w:tr w:rsidR="005054D8" w:rsidRPr="004F3B1B" w14:paraId="03688FDF" w14:textId="054FD851" w:rsidTr="001973D9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CD84C46" w14:textId="0E0E017C" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="005054D8" w:rsidP="00BB49B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2584" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DEC7B90" w14:textId="77777777" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="005054D8" w:rsidP="00BB49B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Hydrogen cars</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CF0A13A" w14:textId="77777777" w:rsidR="005054D8" w:rsidRDefault="005054D8" w:rsidP="005054D8">
             <w:pPr>
@@ -1197,146 +1197,146 @@
           </w:p>
           <w:p w14:paraId="632A4B27" w14:textId="782F9550" w:rsidR="00C215F5" w:rsidRPr="004F3B1B" w:rsidRDefault="00C215F5" w:rsidP="00AA3DAD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Climate change and food crises</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005054D8" w:rsidRPr="004F3B1B" w14:paraId="24C5E3D8" w14:textId="68920C0E" w:rsidTr="005054D8">
+      <w:tr w:rsidR="005054D8" w:rsidRPr="004F3B1B" w14:paraId="24C5E3D8" w14:textId="68920C0E" w:rsidTr="001973D9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D641529" w14:textId="6B81B8C1" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="005054D8" w:rsidP="00BB49B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Health </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2584" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04E6691A" w14:textId="77777777" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="005054D8" w:rsidP="00BB49B5">
-[...20 lines deleted...]
-          </w:p>
           <w:p w14:paraId="52B12683" w14:textId="45D46D52" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="006561A4" w:rsidP="00BB49B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A cure to alcoholism</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="638C9F3D" w14:textId="704D6CB7" w:rsidR="00C215F5" w:rsidRPr="004F3B1B" w:rsidRDefault="00C215F5" w:rsidP="00AA3DAD">
+          <w:p w14:paraId="0CD425AE" w14:textId="77777777" w:rsidR="00C215F5" w:rsidRDefault="00E86B86" w:rsidP="00AA3DAD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Reversing aging</w:t>
+              <w:t>Medical cannabis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="638C9F3D" w14:textId="16A8A321" w:rsidR="001973D9" w:rsidRPr="004F3B1B" w:rsidRDefault="001973D9" w:rsidP="00AA3DAD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Neurodegenerative diseases</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C04AB1F" w14:textId="42310BDD" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="006561A4" w:rsidP="00AA3DAD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
@@ -1344,209 +1344,219 @@
               <w:t>Xenotransplantation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5749037A" w14:textId="77777777" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="005054D8" w:rsidP="00AA3DAD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Male contraceptives</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="094B9628" w14:textId="56D8433B" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="00C215F5" w:rsidP="00C215F5">
-[...18 lines deleted...]
-              <w:t>The artificial heart</w:t>
+          <w:p w14:paraId="094B9628" w14:textId="2BE87643" w:rsidR="001973D9" w:rsidRPr="004F3B1B" w:rsidRDefault="001973D9" w:rsidP="00C215F5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endometriosis </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="148462A6" w14:textId="71CA0AC8" w:rsidR="005054D8" w:rsidRDefault="005054D8" w:rsidP="00AA3DAD">
+          <w:p w14:paraId="148462A6" w14:textId="4E7F6CE2" w:rsidR="005054D8" w:rsidRDefault="00E86B86" w:rsidP="00AA3DAD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Nuclear in medicine</w:t>
+              <w:t>AI</w:t>
+            </w:r>
+            <w:r w:rsidR="005054D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in medicine</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E05E50D" w14:textId="77777777" w:rsidR="005054D8" w:rsidRDefault="005054D8" w:rsidP="00AA3DAD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The powers of sleep</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45E55CB6" w14:textId="67B69217" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="005054D8" w:rsidP="00AA3DAD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The surgery of the future</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005054D8" w:rsidRPr="004F3B1B" w14:paraId="1D6FAEE4" w14:textId="0B2293FA" w:rsidTr="005054D8">
+      <w:tr w:rsidR="005054D8" w:rsidRPr="004F3B1B" w14:paraId="1D6FAEE4" w14:textId="0B2293FA" w:rsidTr="001973D9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56C29289" w14:textId="063631F7" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="005054D8" w:rsidP="00BB49B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Computer science</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2584" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="435E5056" w14:textId="0A381B52" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="005054D8" w:rsidP="00BB49B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Crypto-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004F3B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>currencies</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="017C6D09" w14:textId="12A6E87E" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="005054D8" w:rsidP="005054D8">
+          <w:p w14:paraId="017C6D09" w14:textId="7AAC6D1A" w:rsidR="00E86B86" w:rsidRPr="004F3B1B" w:rsidRDefault="005054D8" w:rsidP="001973D9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Facial recognition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
@@ -1622,81 +1632,81 @@
           </w:p>
           <w:p w14:paraId="489399D6" w14:textId="59CBA30B" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="005054D8" w:rsidP="00AA3DAD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Enigma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005054D8" w:rsidRPr="004F3B1B" w14:paraId="475D2541" w14:textId="61819389" w:rsidTr="005054D8">
+      <w:tr w:rsidR="005054D8" w:rsidRPr="004F3B1B" w14:paraId="475D2541" w14:textId="61819389" w:rsidTr="001973D9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60951248" w14:textId="05D9401C" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="005054D8" w:rsidP="00BB49B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Space </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2584" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CD7AFBC" w14:textId="449C0663" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="006561A4" w:rsidP="00BB49B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Robots in space</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A2C4DF5" w14:textId="70D86AA7" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="00C215F5" w:rsidP="00BB49B5">
             <w:pPr>
@@ -1708,92 +1718,70 @@
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="005054D8" w:rsidRPr="004F3B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>lack holes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51A25CC3" w14:textId="77777777" w:rsidR="005054D8" w:rsidRDefault="005054D8" w:rsidP="005054D8">
+          <w:p w14:paraId="51EB3500" w14:textId="77FB43B3" w:rsidR="00C215F5" w:rsidRPr="004F3B1B" w:rsidRDefault="005054D8" w:rsidP="001973D9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Women in space</w:t>
-            </w:r>
-[...20 lines deleted...]
-              <w:t>The great attractor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4654D345" w14:textId="28F1B3F6" w:rsidR="005054D8" w:rsidRDefault="005054D8" w:rsidP="00AA3DAD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
@@ -1801,200 +1789,166 @@
               <w:t>The Webb telescope</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1252E52C" w14:textId="77777777" w:rsidR="005054D8" w:rsidRDefault="005054D8" w:rsidP="005054D8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>How to go to Mars</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F3CB466" w14:textId="1B6F0CC3" w:rsidR="00C215F5" w:rsidRPr="004F3B1B" w:rsidRDefault="00C215F5" w:rsidP="005054D8">
+          <w:p w14:paraId="1F3CB466" w14:textId="5E7635D0" w:rsidR="00C215F5" w:rsidRPr="004F3B1B" w:rsidRDefault="001973D9" w:rsidP="001973D9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>The dream of space in time</w:t>
+              <w:t>Constellations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A6D0CAD" w14:textId="77777777" w:rsidR="005054D8" w:rsidRDefault="005054D8" w:rsidP="005054D8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Finding aliens</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E061689" w14:textId="7D0203CA" w:rsidR="005054D8" w:rsidRDefault="005054D8" w:rsidP="00AA3DAD">
-[...10 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w14:paraId="54E38045" w14:textId="77777777" w:rsidR="005054D8" w:rsidRDefault="005054D8" w:rsidP="00AA3DAD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>CubSats</w:t>
-[...21 lines deleted...]
-              </w:rPr>
               <w:t>The ISS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4305E515" w14:textId="4265C00C" w:rsidR="00C215F5" w:rsidRPr="004F3B1B" w:rsidRDefault="00C215F5" w:rsidP="00AA3DAD">
-[...19 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4305E515" w14:textId="43E27D73" w:rsidR="00C215F5" w:rsidRPr="004F3B1B" w:rsidRDefault="00C215F5" w:rsidP="00AA3DAD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005054D8" w:rsidRPr="004F3B1B" w14:paraId="759B45FB" w14:textId="54322933" w:rsidTr="005054D8">
+      <w:tr w:rsidR="005054D8" w:rsidRPr="004F3B1B" w14:paraId="759B45FB" w14:textId="54322933" w:rsidTr="001973D9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B6B09CD" w14:textId="0F05D578" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="005054D8" w:rsidP="00BB49B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial intelligence </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2584" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="736D4A11" w14:textId="4CAD1881" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="005054D8" w:rsidP="00BB49B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AI making art</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3463D97C" w14:textId="7723C550" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="005054D8" w:rsidP="00BB49B5">
             <w:pPr>
@@ -2100,345 +2054,418 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>SuperGPS</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005054D8" w:rsidRPr="004F3B1B" w14:paraId="78EF4F32" w14:textId="37DF13B3" w:rsidTr="005054D8">
+      <w:tr w:rsidR="005054D8" w:rsidRPr="004F3B1B" w14:paraId="78EF4F32" w14:textId="37DF13B3" w:rsidTr="001973D9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="750DC80E" w14:textId="77B91D00" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="005054D8" w:rsidP="00BB49B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">New ways of life </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2584" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B485553" w14:textId="200C57BC" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="005054D8" w:rsidP="00BB49B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Veganism</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CC0BBBF" w14:textId="6A048795" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="005054D8" w:rsidP="003B1B6E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The zero-waste movement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="456EE02E" w14:textId="61A74B67" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="005054D8" w:rsidP="00BB49B5">
-[...20 lines deleted...]
-          </w:p>
           <w:p w14:paraId="4804B7CA" w14:textId="77777777" w:rsidR="005054D8" w:rsidRDefault="005054D8" w:rsidP="00BB49B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Montessori schools</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5ED260FC" w14:textId="4C713421" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="005054D8" w:rsidP="00BB49B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Drones </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04038A48" w14:textId="01EF2AA6" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="005054D8" w:rsidP="00BB49B5">
+          <w:p w14:paraId="471E7BF0" w14:textId="77777777" w:rsidR="001973D9" w:rsidRDefault="005054D8" w:rsidP="001973D9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The cities of tomorrow</w:t>
+            </w:r>
+            <w:r w:rsidR="001973D9" w:rsidRPr="004F3B1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04038A48" w14:textId="79320E6E" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="001973D9" w:rsidP="001973D9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F3B1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>The tiny house movement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005054D8" w:rsidRPr="004F3B1B" w14:paraId="6848F5FB" w14:textId="16DC8DE0" w:rsidTr="005054D8">
+      <w:tr w:rsidR="005054D8" w:rsidRPr="004F3B1B" w14:paraId="6848F5FB" w14:textId="16DC8DE0" w:rsidTr="001973D9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BFC7EAE" w14:textId="5112B697" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="005054D8" w:rsidP="00BB49B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Others </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2584" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A799870" w14:textId="77777777" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="005054D8" w:rsidP="00BB49B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The mystery of dreams</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4151C889" w14:textId="77777777" w:rsidR="005054D8" w:rsidRDefault="006561A4" w:rsidP="00BB49B5">
+          <w:p w14:paraId="4151C889" w14:textId="75776A2C" w:rsidR="005054D8" w:rsidRDefault="00E86B86" w:rsidP="00BB49B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Wonder weapons</w:t>
+              <w:t>The Northern Lights</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A9DBABA" w14:textId="77777777" w:rsidR="006561A4" w:rsidRDefault="006561A4" w:rsidP="00BB49B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The science of cookies</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0094D200" w14:textId="57423100" w:rsidR="00C215F5" w:rsidRPr="004F3B1B" w:rsidRDefault="00C215F5" w:rsidP="00C215F5">
+          <w:p w14:paraId="0DBD5468" w14:textId="77777777" w:rsidR="00C215F5" w:rsidRDefault="00C215F5" w:rsidP="00C215F5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Pseudosciences</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="0094D200" w14:textId="335BD43A" w:rsidR="00E86B86" w:rsidRPr="004F3B1B" w:rsidRDefault="00E86B86" w:rsidP="00C215F5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Cryptography</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>through</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>history</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="047033EC" w14:textId="77777777" w:rsidR="005054D8" w:rsidRDefault="005054D8" w:rsidP="00BB49B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -2457,70 +2484,92 @@
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Creating colours</w:t>
             </w:r>
             <w:r w:rsidR="00C215F5">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63C8D169" w14:textId="736B6855" w:rsidR="005054D8" w:rsidRPr="004F3B1B" w:rsidRDefault="00C215F5" w:rsidP="00C215F5">
+          <w:p w14:paraId="201FCE7B" w14:textId="77777777" w:rsidR="005054D8" w:rsidRDefault="00C215F5" w:rsidP="00C215F5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Women in science</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63C8D169" w14:textId="64ED5D87" w:rsidR="001973D9" w:rsidRPr="004F3B1B" w:rsidRDefault="001973D9" w:rsidP="00C215F5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Formula 1 and new tech</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DEE198E" w14:textId="77777777" w:rsidR="005054D8" w:rsidRDefault="005054D8" w:rsidP="00BB49B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
@@ -2528,92 +2577,136 @@
               <w:t>We are manipulated!</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="206B810A" w14:textId="77777777" w:rsidR="00C215F5" w:rsidRDefault="00C215F5" w:rsidP="00BB49B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Art and Alzheimer’s</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="263B9A2D" w14:textId="48A5EC6A" w:rsidR="00C215F5" w:rsidRPr="004F3B1B" w:rsidRDefault="00C215F5" w:rsidP="00BB49B5">
+          <w:p w14:paraId="781D8361" w14:textId="77777777" w:rsidR="00C215F5" w:rsidRDefault="00C215F5" w:rsidP="00BB49B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Thomas </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Midgley :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the world’s greatest villain</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="417F12C0" w14:textId="77777777" w:rsidR="001973D9" w:rsidRDefault="001973D9" w:rsidP="00BB49B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>The Mathilda effect</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="263B9A2D" w14:textId="06DA2AE6" w:rsidR="001973D9" w:rsidRPr="004F3B1B" w:rsidRDefault="001973D9" w:rsidP="00BB49B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Conspiracy theories VS science</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6DFDC4B4" w14:textId="77777777" w:rsidR="009A0AA9" w:rsidRPr="004F3B1B" w:rsidRDefault="009A0AA9" w:rsidP="005335C9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="002060"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009A0AA9" w:rsidRPr="004F3B1B" w:rsidSect="005335C9">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
@@ -3022,91 +3115,95 @@
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1743793714">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BB49B5"/>
     <w:rsid w:val="00055CCE"/>
+    <w:rsid w:val="000C65CF"/>
     <w:rsid w:val="000C70CC"/>
     <w:rsid w:val="00102910"/>
     <w:rsid w:val="0011160C"/>
+    <w:rsid w:val="001973D9"/>
     <w:rsid w:val="00267407"/>
     <w:rsid w:val="002B309A"/>
     <w:rsid w:val="002F31B6"/>
+    <w:rsid w:val="0038439B"/>
     <w:rsid w:val="003A5D66"/>
     <w:rsid w:val="003B1B6E"/>
     <w:rsid w:val="003E1C6F"/>
     <w:rsid w:val="00406CCC"/>
     <w:rsid w:val="004F3B1B"/>
     <w:rsid w:val="005054D8"/>
     <w:rsid w:val="005335C9"/>
     <w:rsid w:val="005A51BF"/>
     <w:rsid w:val="005B2941"/>
     <w:rsid w:val="006561A4"/>
     <w:rsid w:val="00656D78"/>
     <w:rsid w:val="006F34FE"/>
     <w:rsid w:val="00741281"/>
     <w:rsid w:val="008303B3"/>
     <w:rsid w:val="008D7B53"/>
     <w:rsid w:val="00916C57"/>
     <w:rsid w:val="00954D50"/>
     <w:rsid w:val="00982F01"/>
     <w:rsid w:val="009A0AA9"/>
     <w:rsid w:val="009D2349"/>
     <w:rsid w:val="00A140C4"/>
     <w:rsid w:val="00A26E1F"/>
     <w:rsid w:val="00AA3DAD"/>
     <w:rsid w:val="00AD27A7"/>
     <w:rsid w:val="00BA1C71"/>
     <w:rsid w:val="00BA5A5A"/>
     <w:rsid w:val="00BB49B5"/>
     <w:rsid w:val="00C215F5"/>
     <w:rsid w:val="00C55884"/>
     <w:rsid w:val="00D634E3"/>
     <w:rsid w:val="00D702A3"/>
     <w:rsid w:val="00DC3699"/>
     <w:rsid w:val="00E14AFB"/>
     <w:rsid w:val="00E629D5"/>
     <w:rsid w:val="00E720C5"/>
+    <w:rsid w:val="00E86B86"/>
     <w:rsid w:val="00ED49AA"/>
     <w:rsid w:val="00ED67B3"/>
     <w:rsid w:val="00FB0835"/>
     <w:rsid w:val="00FB5ED4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -3833,71 +3930,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2907</Characters>
+  <Pages>2</Pages>
+  <Words>537</Words>
+  <Characters>2955</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3429</CharactersWithSpaces>
+  <CharactersWithSpaces>3486</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amandine BIR</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>